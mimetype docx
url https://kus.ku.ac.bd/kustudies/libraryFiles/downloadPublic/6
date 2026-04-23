--- v0 (2025-10-25)
+++ v1 (2026-04-23)
@@ -122,51 +122,51 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
             <w:pict>
               <v:shape w14:anchorId="0667C9D8" id="Graphic 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.55pt;margin-top:1.8pt;width:484.2pt;height:.1pt;z-index:-251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="6149340,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGbWFpgIAAMsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtO3DAQfa/Uf7D8WKnkskBhRRZVUFAl&#10;2iKx/QCv7SRWHY9rezdLv56xkyyBipeqL9E4c3zmzMVzcbnvNNlJ5xWYihZHOSXScBDKNBX9ub75&#10;eEaJD8wIpsHIij5KTy9X799d9HYpS2hBC+kIkhi/7G1F2xDsMss8b2XH/BFYadBZg+tYwKNrMuFY&#10;j+ydzso8P816cMI64NJ7/Hs9OOkq8de15OFHXXsZiK4oagvp69J3E7/Z6oItG8dsq/gog/2Dio4p&#10;g0EPVNcsMLJ16i+qTnEHHupwxKHLoK4VlykHzKbIX2Xz0DIrUy5YHG8PZfL/j5Z/3907okRFsVGG&#10;ddii27EaZ7E4vfVLxDzYexfT8/YO+C+PjuyFJx48Ysim/wYCSdg2QCrIvnZdvImpkn2q++Oh7nIf&#10;CMefp8Xx+eIY28PRV5SfUlsytpzu8q0PtxISD9vd+TB0TaCVai5G5WukqDuNDfyQkZz0ZCIe8ROs&#10;eAFryRQS23egKmeYSJMvTt4mXMzAOXkmxByaSSVrJ+F8b0blaBEWX0qeamXBxxrFNLAQ6yI2ACkQ&#10;FdN8A4xCI3gxBw+XxiAOH8Hr8XeU4PhvhvG3LERtMUY0ST/rSDs2JDo72Mk1JFh41UsM+OzVZo4a&#10;i5dUTo0dEHgpxks5HjRE6bN2G7hRWqf+aROVnZ+UJzgoncWR9aZJdfOglYi4qM27ZnOlHdkxfPLl&#10;orgpp6gvYNb5cM18O+CSa6iGg60RKWArmfgy2oEpPdgoUGM/0vzHkR/eyAbEI46/g2HD4EZEowX3&#10;h5Ie3xNq/b1lTlKivxp8vnEVTYabjM1kMMPxakUDxemI5lUYVtbWOtW0yFykvA18xmdWq/gekp5B&#10;xXjAjZFKO263uJLm54R63sGrJwAAAP//AwBQSwMEFAAGAAgAAAAhADSDYLTeAAAACAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok7ZEVohToaocUDhAigRHN94mEbEdbDcNf8/2&#10;BMfZGc2+KTazGdiEPvTOSkgXCTC0jdO9bSW875/uBLAQldVqcBYl/GCATXl9Vahcu7N9w6mOLaMS&#10;G3IloYtxzDkPTYdGhYUb0ZJ3dN6oSNK3XHt1pnIz8GWSZNyo3tKHTo247bD5qk9GwvT6UosPv8dK&#10;7HZVtV5/P38eMylvb+bHB2AR5/gXhgs+oUNJTAd3sjqwgXS6SikqYZUBu/iJSO+BHegggJcF/z+g&#10;/AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmGbWFpgIAAMsFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA0g2C03gAAAAgBAAAPAAAAAAAAAAAA&#10;AAAAAAAFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAACwYAAAAA&#10;" path="m,l6149035,e" filled="f" strokecolor="#231f20">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;6149035,0" o:connectangles="0,0"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F735658" w14:textId="5778DEE9" w:rsidR="005052A9" w:rsidRPr="00BA2DDA" w:rsidRDefault="007C476B" w:rsidP="00364817">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:ind w:left="247" w:right="74"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA2DDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
@@ -187,70 +187,70 @@
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="7" name="Text Box 7"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5337175" cy="898525"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="E6E7E8"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="57E903CC" w14:textId="243B2E81" w:rsidR="008973FB" w:rsidRPr="002F1038" w:rsidRDefault="00F30E1D" w:rsidP="00B660E3">
+                          <w:p w14:paraId="57E903CC" w14:textId="7CEA5DEC" w:rsidR="008973FB" w:rsidRPr="002F1038" w:rsidRDefault="000A440C" w:rsidP="00B660E3">
                             <w:pPr>
                               <w:ind w:left="20" w:right="1352"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:color w:val="231F20"/>
                                 <w:spacing w:val="-4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>Volume 22, Issue 2</w:t>
+                              <w:t>Volume 23, Issue 1</w:t>
                             </w:r>
                             <w:r w:rsidR="00B660E3" w:rsidRPr="002F1038">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:color w:val="231F20"/>
                                 <w:spacing w:val="-4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>:</w:t>
                             </w:r>
                             <w:r w:rsidR="00B660E3" w:rsidRPr="002F1038">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:color w:val="231F20"/>
                                 <w:spacing w:val="-3"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00322241">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:color w:val="231F20"/>
@@ -439,79 +439,80 @@
                                   <w:w w:val="90"/>
                                   <w:sz w:val="20"/>
                                   <w:u w:val="none"/>
                                 </w:rPr>
                                 <w:t>www.kus.ku.ac.bd</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="2B4E455F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 7" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:120.55pt;margin-top:2.2pt;width:420.25pt;height:70.75pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqJwYsgEAAE8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L05SpMmMOMXWpsOA&#10;YhvQ9QNkWYqFyaImKrHz96MUJym2W7ELTUnU03uP9Ppu6Cw7qIAGXMVnkylnyklojNtV/OXn44cV&#10;ZxiFa4QFpyp+VMjvNu/frXtfqjm0YBsVGIE4LHtf8TZGXxYFylZ1AifglaNDDaETkZZhVzRB9ITe&#10;2WI+nd4WPYTGB5AKkXYfTod8k/G1VjJ+1xpVZLbixC3mGHKsUyw2a1HugvCtkSMN8QYWnTCOHr1A&#10;PYgo2D6Yf6A6IwMg6DiR0BWgtZEqayA1s+lfap5b4VXWQuagv9iE/w9Wfjs8+x+BxeEzDNTALAL9&#10;E8hfSN4UvcdyrEmeYolUnYQOOnTpSxIYXSRvjxc/1RCZpM3Fzc1ytlxwJuls9XG1mC+S4cX1tg8Y&#10;vyjoWEoqHqhfmYE4PGE8lZ5L0mMI1jSPxtq8CLv63gZ2ENTb7e12uV2N6K/KsoAT58Q+DvVAsCmt&#10;oTmS8J56X3H8vRdBcWa/OjI3Dco5CeekPich2nvI45RYOPi0j6BNZnvFHa2jrmW944SlsXi9zlXX&#10;/2DzBwAA//8DAFBLAwQUAAYACAAAACEA8jyEK98AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QUvDQBCF74L/YRmhN7tJ2IYaMymlIHgoilXodZMdk2h2NmS3bfz3bk96e8N7vPdNuZntIM40+d4x&#10;QrpMQBA3zvTcIny8P92vQfig2ejBMSH8kIdNdXtT6sK4C7/R+RBaEUvYFxqhC2EspPRNR1b7pRuJ&#10;o/fpJqtDPKdWmklfYrkdZJYkubS657jQ6ZF2HTXfh5NFeF5lr41VlOfuSxm5r4+sXo6Ii7t5+wgi&#10;0Bz+wnDFj+hQRabandh4MSBkKk1jFEEpEFc/Wac5iDoqtXoAWZXy/wvVLwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBGqJwYsgEAAE8DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDyPIQr3wAAAAoBAAAPAAAAAAAAAAAAAAAAAAwEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;" fillcolor="#e6e7e8" stroked="f">
+              <v:shape id="Text Box 7" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:120.55pt;margin-top:2.2pt;width:420.25pt;height:70.75pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBlIhWoxQEAAHQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2yAQvVfqPyDujZOssk6tOKt2N1tV&#10;WnUr7fYDMIYYFRgKJHb+vgN2slF7q3rBAzzevDcz3twNRpOj8EGBreliNqdEWA6tsvua/nh9/LCm&#10;JERmW6bBipqeRKB32/fvNr2rxBI60K3wBElsqHpX0y5GVxVF4J0wLMzACYuXErxhEbd+X7Se9chu&#10;dLGcz2+LHnzrPHARAp4+jJd0m/mlFDw+SxlEJLqmqC3m1ee1SWux3bBq75nrFJ9ksH9QYZiymPRC&#10;9cAiIwev/qIyinsIIOOMgylASsVF9oBuFvM/3Lx0zInsBYsT3KVM4f/R8m/H756otqYlJZYZbNGr&#10;GCL5DAMpU3V6FyoEvTiExQGPscvZaXBPwH8GhBRXmPFBQHSqxiC9SV/0SfAhNuB0KXrKwvFwdXNT&#10;LsoVJRzv1h/Xq+Uq5S3eXjsf4hcBhqSgph6bmhWw41OII/QMSckCaNU+Kq3zxu+be+3JkeEA7G53&#10;5W49sV/BsoFRc7ISh2aYnDfQntB4jwNS0/DrwLygRH+12IE0TefAn4PmHPio7yHPXFJh4dMhglRZ&#10;bUox8k6lw9Zmv9MYptm53mfU28+y/Q0AAP//AwBQSwMEFAAGAAgAAAAhAMHO8GHfAAAACgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+g/WVuqtOIkCoiEOQkiVKk5AUc8mXpJQex1ik4S/&#10;x5zobVYzmnmbL0ejWY+daywJiCcRMKTSqoYqAYefr485MOclKaktoYAbOlgWry+5zJQdaIf93lcs&#10;lJDLpIDa+zbj3JU1GukmtkUK3sl2RvpwdhVXnRxCudE8iaIZN7KhsFDLFtc1ln/7qxGwuUy3m/77&#10;vNK/58vQH5ob2WQtxPvbuFoA8zj6Zxge+AEdisB0tFdSjmkBSRrHISogTYE9/Ggez4Adg0qnn8CL&#10;nP9/obgDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZSIVqMUBAAB0AwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAwc7wYd8AAAAKAQAADwAAAAAA&#10;AAAAAAAAAAAfBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" fillcolor="#e6e7e8" stroked="f">
+                <v:path arrowok="t"/>
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="57E903CC" w14:textId="243B2E81" w:rsidR="008973FB" w:rsidRPr="002F1038" w:rsidRDefault="00F30E1D" w:rsidP="00B660E3">
+                    <w:p w14:paraId="57E903CC" w14:textId="7CEA5DEC" w:rsidR="008973FB" w:rsidRPr="002F1038" w:rsidRDefault="000A440C" w:rsidP="00B660E3">
                       <w:pPr>
                         <w:ind w:left="20" w:right="1352"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:color w:val="231F20"/>
                           <w:spacing w:val="-4"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>Volume 22, Issue 2</w:t>
+                        <w:t>Volume 23, Issue 1</w:t>
                       </w:r>
                       <w:r w:rsidR="00B660E3" w:rsidRPr="002F1038">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:color w:val="231F20"/>
                           <w:spacing w:val="-4"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>:</w:t>
                       </w:r>
                       <w:r w:rsidR="00B660E3" w:rsidRPr="002F1038">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:color w:val="231F20"/>
                           <w:spacing w:val="-3"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00322241">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:color w:val="231F20"/>
@@ -631,59 +632,61 @@
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Impact"/>
                           <w:color w:val="00AEEF"/>
                           <w:spacing w:val="34"/>
                           <w:w w:val="105"/>
                           <w:sz w:val="33"/>
                         </w:rPr>
                         <w:t>STUDIES</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="48FBE2D6" w14:textId="77777777" w:rsidR="008973FB" w:rsidRPr="00BE476F" w:rsidRDefault="008973FB" w:rsidP="00785CDD">
                       <w:pPr>
                         <w:spacing w:line="390" w:lineRule="exact"/>
                         <w:ind w:left="30" w:right="1354"/>
                         <w:contextualSpacing/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="00785CDD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="231F20"/>
                           <w:w w:val="90"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>journal</w:t>
                       </w:r>
+                      <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="00785CDD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="231F20"/>
                           <w:spacing w:val="19"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00785CDD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="231F20"/>
                           <w:w w:val="90"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>homepage:</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00785CDD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="231F20"/>
                           <w:spacing w:val="19"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
@@ -835,51 +838,51 @@
                         <a:ln w="28282">
                           <a:solidFill>
                             <a:srgbClr val="231F20"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
             <w:pict>
               <v:shape w14:anchorId="0CD5B56B" id="Freeform: Shape 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.55pt;margin-top:78.9pt;width:484.2pt;height:.1pt;z-index:-251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="6149340,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAgT5XSLQIAAIgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFr2zAQfh/sPwi9L06cLutMnDIaMgal&#10;KzRjz4osx2aypJ2U2P33u5OjJO3exjCIk+509333nby8GzrNjgp8a03JZ5MpZ8pIW7VmX/If282H&#10;W858EKYS2hpV8hfl+d3q/btl7wqV28bqSgHDJMYXvSt5E4IrsszLRnXCT6xTBp21hU4E3MI+q0D0&#10;mL3TWT6dLrLeQuXASuU9nq5HJ1/F/HWtZPhe114FpkuO2EJcIa47WrPVUhR7EK5p5QmG+AcUnWgN&#10;Fj2nWosg2AHav1J1rQTrbR0m0naZretWqsgB2cymb9g8N8KpyAWb4925Tf7/pZWPxydgbVXyBWdG&#10;dCjRBpSihhcs1mcLalLvfIGxz+4JiKZ3D1b+8ujIXnlo408xQw0dxSJJNsSOv5w7robAJB4uZjef&#10;5zcojETfLP8UBclEke7Kgw9flY15xPHBh1GvKlmiSZYcTDIBVSe9ddQ7cIZ6A2eo927U24lA9wgc&#10;may/AKGzzh7V1kZveIMcoV282lxHEZXp/CNniSXGjhFoUBns1WjE0mhfk9OGUOS3+MU58la31abV&#10;mmB42O/uNbCjQFb5fLbJU59ehTnwYS18M8ZFF/GNOE5CjdqQSjtbvaDyPY5+yf3vgwDFmf5mcLbo&#10;nSQDkrFLBgR9b+Nrih3CmtvhpwDHqHzJA0r7aNPkiiKpRtzPsXTT2C+HYOuWJI1DNCI6bXDcI/LT&#10;06T3dL2PUZcfyOoPAAAA//8DAFBLAwQUAAYACAAAACEARDhmDd0AAAAMAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPMU/EMAyFdyT+Q2QkNi4p6KAqTU+o4jYGesDAlmtMU9E4VZPrlX+PO8HmZz89f6/c&#10;LX4QM06xD6Qh2ygQSG2wPXUa3t/2NzmImAxZMwRCDT8YYVddXpSmsOFMDc6H1AkOoVgYDS6lsZAy&#10;tg69iZswIvHtK0zeJJZTJ+1kzhzuB3mr1L30pif+4MyItcP2+3DyGsi1H03dvLph3gf38ln3Uj7X&#10;Wl9fLU+PIBIu6c8MKz6jQ8VMx3AiG8XAOrvL2MrD9oE7rA6VZ1sQx3WVK5BVKf+XqH4BAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAIE+V0i0CAACIBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEARDhmDd0AAAAMAQAADwAAAAAAAAAAAAAAAACHBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJEFAAAAAA==&#10;" path="m,l6149035,e" filled="f" strokecolor="#231f20" strokeweight=".78561mm">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="36C45C7D" w14:textId="77777777" w:rsidR="005052A9" w:rsidRPr="00BA2DDA" w:rsidRDefault="005052A9" w:rsidP="00364817">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
         <w:ind w:left="247" w:right="74"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="261CFE41" w14:textId="77777777" w:rsidR="00270531" w:rsidRPr="00BA2DDA" w:rsidRDefault="00487954" w:rsidP="00E10226">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="13"/>
@@ -1127,51 +1130,51 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
             <w:pict>
               <v:shape w14:anchorId="2D32C120" id="Graphic 8" o:spid="_x0000_s1026" style="width:484.2pt;height:.1pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="6149340,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALs8qApgIAAMsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtO3DAQfa/Uf7D8WKnkskBhRRZVUFAl&#10;2iKx/QCv7SRWHY9rezdLv56xkyyBipeqL9E4c3zmzMVzcbnvNNlJ5xWYihZHOSXScBDKNBX9ub75&#10;eEaJD8wIpsHIij5KTy9X799d9HYpS2hBC+kIkhi/7G1F2xDsMss8b2XH/BFYadBZg+tYwKNrMuFY&#10;j+ydzso8P816cMI64NJ7/Hs9OOkq8de15OFHXXsZiK4oagvp69J3E7/Z6oItG8dsq/gog/2Dio4p&#10;g0EPVNcsMLJ16i+qTnEHHupwxKHLoK4VlykHzKbIX2Xz0DIrUy5YHG8PZfL/j5Z/3907okRFTygx&#10;rMMW3Y7VOIvF6a1fIubB3ruYnrd3wH95dGQvPPHgEUM2/TcQSMK2AVJB9rXr4k1MlexT3R8PdZf7&#10;QDj+PC2OzxfH2B6OvqL8lNqSseV0l299uJWQeNjuzoehawKtVHMxKl8jRd1pbOCHjOSkJxPxiJ9g&#10;xQtYS6aQ2L4DVTnDRJp8cfI24WIGzskzIebQTCpZOwnnezMqR4uw+FLyVCsLPtYopoGFWBexAUiB&#10;qJjmG2AUGsGLOXi4NAZx+Ahej7+jBMd/M4y/ZSFqizGiSfpZR9qxIdHZwU6uIcHCq15iwGevNnPU&#10;WLykcmrsgMBLMV7K8aAhSp+128CN0jr1T5uo7PykxEnlncWR9aZJdfOglYi4qM27ZnOlHdkxfPLl&#10;orgpp6gvYNb5cM18O+CSa6iGg60RKWArmfgy2oEpPdgoUGM/0vzHkR/eyAbEI46/g2HD4EZEowX3&#10;h5Ie3xNq/b1lTlKivxp8vnEVTYabjM1kMMPxakUDxemI5lUYVtbWOtW0yFykvA18xmdWq/gekp5B&#10;xXjAjZFKO263uJLm54R63sGrJwAAAP//AwBQSwMEFAAGAAgAAAAhAI66wFXaAAAAAgEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yGM4M1NXUqptekish6kHrQr6DHbzLbFZlKTbLf+e0cv&#10;ehl4vMd735SbxY5iRh8GRwquVwkIpNaZgToFr7uHqxxEiJqMHh2hgi8MsKnOz0pdGHeiF5yb2Aku&#10;oVBoBX2MUyFlaHu0OqzchMTewXmrI0vfSeP1icvtKNdJkkmrB+KFXk9432P70Rytgvn5qcnf/A7r&#10;fLut6zT9fHw/ZEpdXix3tyAiLvEvDD/4jA4VM+3dkUwQowJ+JP5e9m6yPAWxV7AGWZXyP3r1DQAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAuzyoCmAgAAywUAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI66wFXaAAAAAgEAAA8AAAAAAAAAAAAAAAAA&#10;AAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAHBgAAAAA=&#10;" path="m,l6149035,e" filled="f" strokecolor="#231f20">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;6149035,0" o:connectangles="0,0"/>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="60AE2151" w14:textId="77777777" w:rsidR="00137A2D" w:rsidRPr="00BA2DDA" w:rsidRDefault="00137A2D" w:rsidP="004145A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="14"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00137A2D" w:rsidRPr="00BA2DDA" w:rsidSect="00E56E8E">
           <w:headerReference w:type="even" r:id="rId11"/>
           <w:headerReference w:type="default" r:id="rId12"/>
@@ -1457,51 +1460,51 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
             <w:pict>
               <v:shapetype w14:anchorId="488393A6" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
               <v:shape id="AutoShape 883" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:0;margin-top:7.3pt;width:333.9pt;height:0;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEv6vIzQEAAH4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6Lc6bTdFpVRpyvUZbks&#10;UGmXH+AmmZmIJI6StDP99zjpBwvcEHOI4tjv2X72rO9Ha9hRhajRNXw2mXKmnECpXdfw7y+P71ac&#10;xQROgkGnGn5Skd9v3r5ZD75Wc+zRSBUYkbhYD77hfUq+rqooemUhTtArR84Wg4VEZugqGWAgdmuq&#10;+XT6vhowSB9QqBjp9eHs5JvC37ZKpG9tG1VipuFUWypnKOc+n9VmDXUXwPdaXMqAf6jCgnaU9Eb1&#10;AAnYIei/qKwWASO2aSLQVti2WqjSA3Uzm/7RzXMPXpVeSJzobzLF/0crvh53gWnZ8AVnDiyN6OMh&#10;YcnMVqu7LNDgY01xW7cLuUUxumf/hOJHZA63PbhOlfCXkyf0LCOq3yDZiJ7S7IcvKCkGKENRa2yD&#10;zZSkAxvLUE63oagxMUGPi/liuryj2Ymrr4L6CvQhps8KLcuXhscUQHd92qJzNHoMs5IGjk8x5bKg&#10;vgJyVoeP2piyAcaxoeEflvNlAUQ0WmZnDouh229NYEfIO1S+0iN5XocFPDhZyHoF8tPlnkCb852S&#10;G3eRJqtx1nWP8rQLV8loyKXKy0LmLXptF/Sv32bzEwAA//8DAFBLAwQUAAYACAAAACEATtAubdoA&#10;AAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7WVuCDqtKIBQpyqQuLAkbYS1228&#10;JKHxOoqdJvTrWdQDHHdmNPsmX0+uVSfqQ+PZwGKegCIuvW24MrDfvd49ggoR2WLrmQx8U4B1cX2V&#10;Y2b9yO902sZKSQmHDA3UMXaZ1qGsyWGY+45YvE/fO4xy9pW2PY5S7lq9TJJUO2xYPtTY0UtN5XE7&#10;OAMUhtUi2Ty5av92Hm8/luevsdsZczObNs+gIk3xLwy/+IIOhTAd/MA2qNaADImi3qegxE3TBxly&#10;uAi6yPV//OIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABL+ryM0BAAB+AwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEATtAubdoAAAAGAQAADwAA&#10;AAAAAAAAAAAAAAAnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00BA2DDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C503F4B" wp14:editId="2C148963">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4602480</wp:posOffset>
                 </wp:positionH>
@@ -1537,51 +1540,51 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
             <w:pict>
               <v:shape w14:anchorId="4765221C" id="AutoShape 887" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:362.4pt;margin-top:6.7pt;width:122.55pt;height:.05pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERvwn0AEAAIADAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0XxwncJYZcYohXXfp&#10;tgBtfwAjybYwWRQkJU7+/SjlY+t6G+aDIIp8j+Qjvbo7DoYdlA8abcPLyZQzZQVKbbuGvzw/fFhy&#10;FiJYCQatavhJBX63fv9uNbpazbBHI5VnRGJDPbqG9zG6uiiC6NUAYYJOWXK26AeIZPqukB5GYh9M&#10;MZtOF8WIXjqPQoVAr/dnJ19n/rZVIv5o26AiMw2n2mI+fT536SzWK6g7D67X4lIG/EMVA2hLSW9U&#10;9xCB7b1+QzVo4TFgGycChwLbVguVe6Buyulf3Tz14FTuhcQJ7iZT+H+04vth65mWDZ9zZmGgEX3e&#10;R8yZ2XL5MQk0ulBT3MZufWpRHO2Te0TxMzCLmx5sp3L488kRukyI4hUkGcFRmt34DSXFAGXIah1b&#10;PyRK0oEd81BOt6GoY2SCHsuqWsyXFWeCfIt5lfmhvkKdD/GrwoGlS8ND9KC7Pm7QWho++jIngsNj&#10;iKkwqK+AlNfigzYm74CxbGz4p2pWZUBAo2VyprDgu93GeHaAtEX5u1TxKszj3spM1iuQXy73CNqc&#10;75Tc2Is4SY+zsjuUp62/ikZjzlVeVjLt0Z92Rv/+cda/AAAA//8DAFBLAwQUAAYACAAAACEATgU1&#10;zt4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuKDWaegrIU5VIXHosQ+p&#10;VzdekkC8jmKnCf31bE9wnJ3RzLfZZrSNuGLna0cKZtMIBFLhTE2lgtPxY7IG4YMmoxtHqOAHPWzy&#10;x4dMp8YNtMfrIZSCS8inWkEVQptK6YsKrfZT1yKx9+k6qwPLrpSm0wOX20bGUbSUVtfEC5Vu8b3C&#10;4vvQWwXo+8Us2ia2PO1uw8s5vn0N7VGp56dx+wYi4Bj+wnDHZ3TImeniejJeNApW8ZzRAxuvcxAc&#10;SJZJAuJyPyxA5pn8/0H+CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAERG/CfQAQAAgAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAE4FNc7eAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAKgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA1BQAA&#10;AAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="64B2A5D7" w14:textId="77777777" w:rsidR="00882207" w:rsidRPr="00BA2DDA" w:rsidRDefault="00882207" w:rsidP="00882207">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="14"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00882207" w:rsidRPr="00BA2DDA" w:rsidSect="006E6CBC">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1123" w:right="1022" w:bottom="864" w:left="1152" w:header="706" w:footer="662" w:gutter="0"/>
           <w:pgNumType w:start="31"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
@@ -1770,52 +1773,50 @@
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="14"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="008C431F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00F30E1D" w:rsidRPr="00B10922">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> July</w:t>
       </w:r>
       <w:r w:rsidR="00B660E3" w:rsidRPr="00B10922">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B8621CB" w14:textId="77777777" w:rsidR="00A71E1D" w:rsidRPr="00191F63" w:rsidRDefault="00A71E1D" w:rsidP="00C77730">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:right="13"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
@@ -2060,51 +2061,51 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
             <w:pict>
               <v:shape w14:anchorId="04AD7DF9" id="Graphic 8" o:spid="_x0000_s1026" style="width:484.2pt;height:.1pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="6149340,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFb6wGqAIAAMsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxA8Fmj0cJImhuWgSJqg&#10;QNoGiPsBNElJRCkuS9KW06/PkpIcx0UuRS/CUjucnX1wF1e7TpOtdF6BqWhxklMiDQehTFPRn6vb&#10;jxeU+MCMYBqMrOiT9PRq+f7dordzWUILWkhHkMT4eW8r2oZg51nmeSs75k/ASoPOGlzHAh5dkwnH&#10;emTvdFbm+XnWgxPWAZfe49+bwUmXib+uJQ8/6trLQHRFUVtIX5e+6/jNlgs2bxyzreKjDPYPKjqm&#10;DAbdU92wwMjGqb+oOsUdeKjDCYcug7pWXKYcMJsiP8rmsWVWplywON7uy+T/Hy3/vn1wRImKlpQY&#10;1mGL7sZqXMTi9NbPEfNoH1xMz9t74L88OrJXnnjwiCHr/hsIJGGbAKkgu9p18SamSnap7k/7ustd&#10;IBx/nhenl7NTbA9HX1F+Sm3J2Hy6yzc+3ElIPGx778PQNYFWqrkYla+Qou40NvBDRnLSk4l4xE+w&#10;4hWsJVNIbN+eCsuxp4o0+ezsbcLZATgnL4SYQzOpZO0knO/MqBwtwuJLyVOtLPhYo5gGFmJVxAYg&#10;BaJimm+AUWgEzw7Bw6UxiMNHcDz+jhIc//Uw/paFqC3GiCbpDzrSjg2Jzg62cgUJFo56iQFfvNoc&#10;osbiJZVTYwcEXorxUo57DVH6QbsN3CqtU/+0icouz8ozHJTO4sh606S6edBKRFzU5l2zvtaObBk+&#10;+XJW3JZT1Fcw63y4Yb4dcMk1VMPBxogUsJVMfBntwJQebBSosR9p/uPID29kDeIJx9/BsGFwI6LR&#10;gvtDSY/vCbX+3jAnKdFfDT7fuIomw03GejKY4Xi1ooHidETzOgwra2OdalpkLlLeBj7jM6tVfA9J&#10;z6BiPODGSKUdt1tcSYfnhHrZwctnAAAA//8DAFBLAwQUAAYACAAAACEAjrrAVdoAAAACAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQUvEMBCF74L/IYzgzU1dSqm16SKyHqQetCvoMdvMtsVmUpNst/57&#10;Ry96GXi8x3vflJvFjmJGHwZHCq5XCQik1pmBOgWvu4erHESImoweHaGCLwywqc7PSl0Yd6IXnJvY&#10;CS6hUGgFfYxTIWVoe7Q6rNyExN7BeasjS99J4/WJy+0o10mSSasH4oVeT3jfY/vRHK2C+fmpyd/8&#10;Dut8u63rNP18fD9kSl1eLHe3ICIu8S8MP/iMDhUz7d2RTBCjAn4k/l72brI8BbFXsAZZlfI/evUN&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxW+sBqgCAADLBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAjrrAVdoAAAACAQAADwAAAAAAAAAAAAAA&#10;AAACBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAkGAAAAAA==&#10;" path="m,l6149035,e" filled="f" strokecolor="#231f20">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;6149035,0" o:connectangles="0,0"/>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="433BBF48" w14:textId="77777777" w:rsidR="00A57E88" w:rsidRPr="00BA2DDA" w:rsidRDefault="00A57E88" w:rsidP="00655D6E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="245"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:sectPr w:rsidR="00A57E88" w:rsidRPr="00BA2DDA" w:rsidSect="006E6CBC">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1123" w:right="1022" w:bottom="864" w:left="1152" w:header="706" w:footer="662" w:gutter="0"/>
           <w:pgNumType w:start="31"/>
           <w:cols w:num="2" w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
@@ -2187,51 +2188,51 @@
                         <a:ln w="8801">
                           <a:solidFill>
                             <a:srgbClr val="231F20"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
             <w:pict>
               <v:shape w14:anchorId="30998BB9" id="Graphic 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.55pt;margin-top:539.95pt;width:484.2pt;height:.1pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="6149340,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+H1HZKAIAAIEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L7aTrMuMOMXQIMWA&#10;oivQFDsrshwbk0WNUuL070fJdpJ2t2EX4Umkyff4JC9vT61mR4WuAVPwbJJypoyEsjH7gr9sN58W&#10;nDkvTCk0GFXwV+X47erjh2VnczWFGnSpkFER4/LOFrz23uZJ4mStWuEmYJWhYAXYCk9b3Cclio6q&#10;tzqZpulN0gGWFkEq5+h03Qf5KtavKiX9j6pyyjNdcOLm44px3YU1WS1Fvkdh60YONMQ/sGhFY6jp&#10;udRaeMEO2PxVqm0kgoPKTyS0CVRVI1XUQGqy9J2a51pYFbXQcJw9j8n9v7Ly8fiErCnJuzlnRrTk&#10;0f0wDjqh8XTW5ZT1bJ8wCHT2AeQvR4HkTSRs3JBzqrANuSSPneKsX8+zVifPJB3eZPOvszlZIimW&#10;Tb9EKxKRj9/Kg/P3CmIdcXxwvneqHJGoRyRPZoRIfgendXTac0ZOI2fk9K532gofvgvkAmTdhUg4&#10;a+GothCj/h1zonaJanOdFaSks8+cjSopt88gENrQrHoQWxO+FqdNYLFYpFm8QA50U24arQMLh/vd&#10;nUZ2FCRqOss203FMb9IsOr8Wru7zYijIjTQGn3prgkk7KF/J8o5MLrj7fRCoONPfDV2q8EBGgCPY&#10;jQC9voP4jOKAqOf29FOgZaF9wT05+wjjlRX5aFqQfs4NXxr4dvBQNcHReId6RsOG7nlkPrzJ8JCu&#10;9zHr8udY/QEAAP//AwBQSwMEFAAGAAgAAAAhALBiHVXiAAAADgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj1FLwzAUhd8F/0O4gm8uiaLbatMhQ0HHEOwGvmbNXVNsktqkW/XXe+eLvp3D/Tj3nHwxupYd&#10;sI9N8ArkRABDXwXT+FrBdvN0NQMWk/ZGt8Gjgi+MsCjOz3KdmXD0b3goU80oxMdMK7ApdRnnsbLo&#10;dJyEDj3d9qF3OpHta256faRw1/JrIe64042nD1Z3uLRYfZSDUzDdr16e7fKzXfF1+TiUW9y8f78q&#10;dXkxPtwDSzimPxhO9ak6FNRpFwZvImvJyxtJKAkxnc+BnRAxk7fAdr9KSOBFzv/PKH4AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA/h9R2SgCAACBBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsGIdVeIAAAAOAQAADwAAAAAAAAAAAAAAAACCBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJEFAAAAAA==&#10;" path="m,l6149035,e" filled="f" strokecolor="#231f20" strokeweight=".24447mm">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00BA2DDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ntroduction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05F430D9" w14:textId="77777777" w:rsidR="003B2E2E" w:rsidRPr="00B94D28" w:rsidRDefault="003B2E2E" w:rsidP="003B2E2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -2821,51 +2822,51 @@
         <w:t>Method</w:t>
       </w:r>
       <w:r w:rsidRPr="00622D31">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55D38162" w14:textId="77777777" w:rsidR="00974B00" w:rsidRDefault="00974B00" w:rsidP="00974B00">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk186215839"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk186215839"/>
       <w:r w:rsidRPr="00287B7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Study Area and Survey Design </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E176FE2" w14:textId="77777777" w:rsidR="00974B00" w:rsidRPr="00886121" w:rsidRDefault="00974B00" w:rsidP="00974B00">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00886121">
@@ -3019,116 +3020,114 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The objective of this study was achieved using primary data. Primary data were collected through a field survey, using a comprehensive questionnaire. This study used multistage sampling. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D706873" w14:textId="77777777" w:rsidR="00974B00" w:rsidRDefault="00974B00" w:rsidP="00974B00">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="432"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E95E03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">First, Khulna City was selected for convenience. Next, three planned and three unplanned blocks were selected. Then, from each mentioned area, respondents were selected proportionally using systematic random sampling. Thirty respondents were selected from each area and 180 respondents were selected in total. To fulfill this criterion, we systematically selected 30 multistoried buildings. We randomly selected 30 roads and surveyed the fifth building of each road for the planned areas. In the case of unplanned areas, we selected every fifth building along the roadside (because unplanned areas do not have any specific roads). As the second and third stories are considered the best for living in Khulna City, either second- or third-story tenants were surveyed using a semi-structured questionnaire consisting of both closed and open-ended questions. Because of office hours (9:00 AM to 5:00 PM) and security (after 8:00 PM), we obtained a very short time (5:00 PM to 8:00 PM) per day for the survey. Therefore, we hired six experienced enumerators to collect data. We surveyed household heads because they used to deal with house owners and play decision-making roles when choosing a house.     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C63B5D5" w14:textId="77777777" w:rsidR="00974B00" w:rsidRPr="005E6DE9" w:rsidRDefault="00974B00" w:rsidP="00974B00">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="08E8E729" w14:textId="77777777" w:rsidR="00A7393F" w:rsidRDefault="00A7393F" w:rsidP="00974B00">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="08436CBF" w14:textId="33BA30A5" w:rsidR="00974B00" w:rsidRPr="00E95E03" w:rsidRDefault="00974B00" w:rsidP="00974B00">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E3952">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Analytical Framework</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DAF8FFD" w14:textId="77777777" w:rsidR="00974B00" w:rsidRDefault="00974B00" w:rsidP="00974B00">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E95E03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">Table 1 presents the dependent and independent variables, with the unit of measurement used in the interview </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Table 1 presents the dependent and independent variables, with the unit of measurement used in the interview schedule. The table consists of two main sections. The first section is the dependent variable, and the second is the explanatory variable. The second section comprises five subsections. The expected relationship between the endogenous and exogenous variables is also mentioned in the table. Here, the predictand is the house rent, which is measured in the BDT per month. It is expected that the regressand are affiliated with household income, structure, location, transportation, and neighborhood attributes. Basic Microeconomic Theory suggests that households with higher incomes tend to spend more on housing (Huggett and Ventura, 2000).</w:t>
+        <w:t>schedule. The table consists of two main sections. The first section is the dependent variable, and the second is the explanatory variable. The second section comprises five subsections. The expected relationship between the endogenous and exogenous variables is also mentioned in the table. Here, the predictand is the house rent, which is measured in the BDT per month. It is expected that the regressand are affiliated with household income, structure, location, transportation, and neighborhood attributes. Basic Microeconomic Theory suggests that households with higher incomes tend to spend more on housing (Huggett and Ventura, 2000).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7333A404" w14:textId="77777777" w:rsidR="00974B00" w:rsidRPr="00AC042D" w:rsidRDefault="00974B00" w:rsidP="00974B00">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="432"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC042D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Following this theory, we expect that higher-income households prefer to rent expensive houses, indicating a strong positive association between rent and household income. Household size can also positively affect house rent, as more rooms are required for more people. Occupation type may have a positive or negative effect on rent.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F2815C1" w14:textId="77777777" w:rsidR="00974B00" w:rsidRPr="00AC042D" w:rsidRDefault="00974B00" w:rsidP="00974B00">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3208,51 +3207,51 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="432"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC042D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Finally, neighborhood-related variables–fire extinguishing system, ventilation, noise pollution, robbery/thief case, snake/frog infestation, dog nuisance water logging, problems caused by slanders, land fill, sports facilities, government water supply, and government waste disposal services–affect house rent. With urbanization, open spaces for playing have been decreasing. Sports facilities are highly valued in urban areas (Islam et al. 2020). Ventilation is of significant importance for open air inside apartments. The density of people is increasing in urban areas as they migrate from rural to urban areas (Wen et al., 2014). Both internal and external environments are becoming important in determining house rent. Water logging is one of the worst problems faced by the people of Khulna in rainy seasons (Rahman et al., 2021). Security is the thing that each household wants because this is the precondition for living in the place safely. All variables are covered in Table 1 with definitions, units of measurement, and expected signs (relationship with dependent variables).</w:t>
       </w:r>
       <w:r w:rsidRPr="00E95E03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="0CA96D68" w14:textId="393973BA" w:rsidR="006C5A6E" w:rsidRPr="00622D31" w:rsidRDefault="006C5A6E" w:rsidP="005C54BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="006C5A6E" w:rsidRPr="00622D31" w:rsidSect="007D5602">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1123" w:right="1022" w:bottom="864" w:left="1152" w:header="706" w:footer="662" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:num="2" w:space="432"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77D1FDAA" w14:textId="05BCD502" w:rsidR="00CC7E73" w:rsidRPr="00AC7F79" w:rsidRDefault="00E570A9" w:rsidP="00E10226">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
@@ -8674,51 +8673,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">     (4)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7879FD24" w14:textId="77777777" w:rsidR="00AE5253" w:rsidRPr="00E71158" w:rsidRDefault="00AE5253" w:rsidP="00AE5253">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="432"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E71158">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>To enhance the efficiency of the utility function, it is imperative to compute the derivative of Equation (1) in relation to the modified budget constraint, as illustrated in Equation (4). This process enables derivation of the implicit price for each neighborhood attribute.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF14164" w14:textId="77777777" w:rsidR="00AE5253" w:rsidRPr="00E71158" w:rsidRDefault="008A0866" w:rsidP="00AE5253">
+    <w:p w14:paraId="7AF14164" w14:textId="77777777" w:rsidR="00AE5253" w:rsidRPr="00E71158" w:rsidRDefault="002F3E3A" w:rsidP="00AE5253">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="432"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:f>
           <m:fPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </m:ctrlPr>
           </m:fPr>
           <m:num>
             <m:r>
               <w:rPr>
@@ -8911,51 +8910,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Most of the literature suggests a logarithmic dependent variable as it smoothens the data distribution (Islam et al., 2020). This logarithmic form of the dependent variable helps compute the demand elasticity of the independent variables. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="657C2CFC" w14:textId="77777777" w:rsidR="00AE5253" w:rsidRPr="00E71158" w:rsidRDefault="00AE5253" w:rsidP="00AE5253">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="432"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E71158">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The relationship between housing rent and neighborhood attributes N, as well as a composite good index C, is shown in Equation (5). Equation (5) can be reformulated as a population regression function in the following manner:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D6A599" w14:textId="77777777" w:rsidR="00AE5253" w:rsidRPr="00E71158" w:rsidRDefault="008A0866" w:rsidP="00AE5253">
+    <w:p w14:paraId="67D6A599" w14:textId="77777777" w:rsidR="00AE5253" w:rsidRPr="00E71158" w:rsidRDefault="002F3E3A" w:rsidP="00AE5253">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
@@ -9208,51 +9207,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ε</w:t>
       </w:r>
       <w:r w:rsidRPr="00E71158">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E71158">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> denotes the stochastic error term. Equation (6) can be simplified as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63437EC8" w14:textId="77777777" w:rsidR="00AE5253" w:rsidRPr="00E71158" w:rsidRDefault="008A0866" w:rsidP="00AE5253">
+    <w:p w14:paraId="63437EC8" w14:textId="77777777" w:rsidR="00AE5253" w:rsidRPr="00E71158" w:rsidRDefault="002F3E3A" w:rsidP="00AE5253">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
@@ -10297,51 +10296,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Breusch–Pagan Test (BP Test)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="003F714D" w14:textId="77777777" w:rsidR="00AE5253" w:rsidRPr="00E71158" w:rsidRDefault="00AE5253" w:rsidP="00AE5253">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E71158">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The Breusch-Pagan test is used to detect heteroscedasticity, which occurs when the variability of the residuals is not constant across observations. This test regresses the squared residuals from the main model against a set of independent variables: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CEA4B46" w14:textId="77777777" w:rsidR="00AE5253" w:rsidRPr="00E71158" w:rsidRDefault="008A0866" w:rsidP="00AE5253">
+    <w:p w14:paraId="1CEA4B46" w14:textId="77777777" w:rsidR="00AE5253" w:rsidRPr="00E71158" w:rsidRDefault="002F3E3A" w:rsidP="00AE5253">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSup>
           <m:sSupPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSupPr>
           <m:e>
             <m:r>
               <m:rPr>
                 <m:sty m:val="p"/>
@@ -25108,1999 +25107,110 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Jack, J. K. A., Okyere, F., &amp; Amoah, E. K. S. (2019). Effects of exchange rate volatility on real estate prices in developing economies, a case of Ghana. </w:t>
       </w:r>
       <w:r w:rsidRPr="003736F2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Advances in Social Sciences Research Journal, 6</w:t>
       </w:r>
       <w:r w:rsidRPr="003736F2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(11), 268–287. https://doi.org/10.14738/assrj.611.7392</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0101303E" w14:textId="77777777" w:rsidR="00A675F7" w:rsidRPr="003736F2" w:rsidRDefault="00A675F7" w:rsidP="003736F2">
-[...1887 lines deleted...]
-    <w:sectPr w:rsidR="000665A9" w:rsidRPr="006263FC" w:rsidSect="004A0D76">
+    <w:sectPr w:rsidR="00A675F7" w:rsidRPr="003736F2" w:rsidSect="004A0D76">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1123" w:right="1022" w:bottom="864" w:left="1152" w:header="706" w:footer="677" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7563CE3B" w14:textId="77777777" w:rsidR="008A0866" w:rsidRDefault="008A0866" w:rsidP="00993D19">
+    <w:p w14:paraId="3169558A" w14:textId="77777777" w:rsidR="002F3E3A" w:rsidRDefault="002F3E3A" w:rsidP="00993D19">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B998196" w14:textId="77777777" w:rsidR="008A0866" w:rsidRDefault="008A0866" w:rsidP="00993D19">
+    <w:p w14:paraId="67DF6CA8" w14:textId="77777777" w:rsidR="002F3E3A" w:rsidRDefault="002F3E3A" w:rsidP="00993D19">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Vrinda">
-    <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -27132,53 +25242,52 @@
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Impact">
     <w:panose1 w:val="020B0806030902050204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="325BDB9C" w14:textId="77777777" w:rsidR="008973FB" w:rsidRDefault="008973FB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
@@ -27226,58 +25335,58 @@
     </w:pPr>
     <w:r w:rsidRPr="00296E40">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00296E40">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00296E40">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="008C431F">
+    <w:r w:rsidR="000A440C">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>14</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00296E40">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="660D81FC" w14:textId="52EAF261" w:rsidR="00322241" w:rsidRPr="00162C7E" w:rsidRDefault="00322241" w:rsidP="00162C7E">
     <w:pPr>
       <w:pStyle w:val="Heading3"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:spacing w:before="0" w:line="300" w:lineRule="atLeast"/>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         <w:color w:val="5F6368"/>
         <w:sz w:val="27"/>
@@ -27363,51 +25472,51 @@
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+        <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
           <w:pict>
             <v:shape w14:anchorId="46A25E3F" id="Graphic 15" o:spid="_x0000_s1026" style="position:absolute;margin-left:58.85pt;margin-top:1.2pt;width:122.4pt;height:.05pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="1539240,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZ2V/6CQMAALMGAAAOAAAAZHJzL2Uyb0RvYy54bWysVW1v2jAQ/j5p/8Hyx0k0LwQKUaGqCFST&#10;9lKp7AeYxCHREtuzDaGb9t935yQ0tKo0TeNDuODHd88998LN7amuyJFrU0qxoMGVTwkXqcxKsV/Q&#10;b9vNaEaJsUxkrJKCL+gTN/R2+f7dTaNiHspCVhnXBJwIEzdqQQtrVex5Ji14zcyVVFzAYS51zSy8&#10;6r2XadaA97ryQt+feo3UmdIy5cbAr0l7SJfOf57z1H7Nc8MtqRYUuFn31O65w6e3vGHxXjNVlGlH&#10;g/0Di5qVAoKeXSXMMnLQ5StXdZlqaWRur1JZezLPy5S7HCCbwH+RzWPBFHe5gDhGnWUy/89t+uX4&#10;oEmZQe0oEayGEt13agQTVKdRJgbQo3rQmJ9Rn2T63cCBd3GCLwYwZNd8lhl4YQcrnSKnXNd4E3Il&#10;Jyf801l4frIkhR+DySSKZlCfFM6mYxfYY3F/NT0Ye8+lc8OOn4xtq5aB5TTPOuZb8JDXFRTwg0d8&#10;0pBgMp6HUV/lMwxSHcAKEoTXrzDhAANuZrP59dsOxwOwT54dQg77niUreuLpSXTMwSIMJ8V3Uilp&#10;UCJMA3TYBqg/uAAUpvkGGIgieDwEt5e6IBqG4GX7a0qg/Xdt+ytmkRvGQJM0WJBWOFKAjergYS2P&#10;fCsdzL4oJQR8Pq3EENWJ51g6lQHbIsDAeC7HMwekPii3kJuyqly9K4HMoDuwT2oFLWvE3hEzsioz&#10;xCE3o/e7VaXJkcHIh+NgE/ZRL2BKG5swU7Q4d9SqoeVBZC5gwVm27mzLyqq1HX0MBM3bqYZt7Ib9&#10;19yfr2frWTSKwul6FPlJMrrbrKLRdBNcT5JxslolwW/kHERxUWYZF0i7XzxB9HeD3a3AdmWcV89F&#10;ehcqbNyna5ABzLuk4QoBufTfLjs35jjZ7SrYyewJplzLdpPC5gejkPonJQ3sDajJjwPTnJLqo4A1&#10;BaWyvaF7Y9cbTKRwdUEthSlAc2Xb1XxQutwX4Dlw9RXyDrZJXuLcOz4ti+4FNqNj3G1xXL3Dd4d6&#10;/q9Z/gEAAP//AwBQSwMEFAAGAAgAAAAhAOkYpw7cAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;jsFOwzAQRO9I/IO1SFwQdRJoE4U4FaqEkOBEKOrVTbZJwF5bsduGv2c5wfFpRjOvWs/WiBNOYXSk&#10;IF0kIJBa143UK9i+P90WIELU1GnjCBV8Y4B1fXlR6bJzZ3rDUxN7wSMUSq1giNGXUoZ2QKvDwnkk&#10;zg5usjoyTr3sJn3mcWtkliQrafVI/DBoj5sB26/maBXsdqn8uKFN9M+vfnswL0XzmRdKXV/Njw8g&#10;Is7xrwy/+qwONTvt3ZG6IAxzmudcVZDdg+D8bpUtQeyZlyDrSv73r38AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEA2dlf+gkDAACzBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA6RinDtwAAAAHAQAADwAAAAAAAAAAAAAAAABjBQAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAGwGAAAAAA==&#10;" path="m,l1538897,e" filled="f" strokecolor="#231f20" strokeweight=".5pt">
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;1554134,0" o:connectangles="0,0"/>
               <w10:wrap type="topAndBottom" anchorx="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="000F3852">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="231F20"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>*</w:t>
     </w:r>
     <w:r w:rsidRPr="00162C7E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:color w:val="231F20"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
@@ -27527,61 +25636,61 @@
     <w:r w:rsidRPr="000F3852">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:spacing w:val="-5"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>ss</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="562478AA" w14:textId="77777777" w:rsidR="008A0866" w:rsidRDefault="008A0866" w:rsidP="00993D19">
+    <w:p w14:paraId="7361DD36" w14:textId="77777777" w:rsidR="002F3E3A" w:rsidRDefault="002F3E3A" w:rsidP="00993D19">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="416AE96F" w14:textId="77777777" w:rsidR="008A0866" w:rsidRDefault="008A0866" w:rsidP="00993D19">
+    <w:p w14:paraId="4E05AC9F" w14:textId="77777777" w:rsidR="002F3E3A" w:rsidRDefault="002F3E3A" w:rsidP="00993D19">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="478DD069" w14:textId="77777777" w:rsidR="008973FB" w:rsidRPr="00F96CE8" w:rsidRDefault="008973FB" w:rsidP="00F96CE8">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F96CE8">
       <w:rPr>
@@ -27608,51 +25717,51 @@
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> Khulna University Studies 21(2):2024</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2681241D" w14:textId="77777777" w:rsidR="008973FB" w:rsidRPr="00284399" w:rsidRDefault="008973FB" w:rsidP="00B72D81">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="90"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="6BDC8CC3" w14:textId="7B57F54A" w:rsidR="008973FB" w:rsidRPr="00245824" w:rsidRDefault="00605DF2" w:rsidP="00F96CE8">
+  <w:p w14:paraId="6BDC8CC3" w14:textId="779326E0" w:rsidR="008973FB" w:rsidRPr="00245824" w:rsidRDefault="00605DF2" w:rsidP="00F96CE8">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Hasan &amp; Hasan</w:t>
     </w:r>
     <w:r w:rsidRPr="00245824">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
@@ -27699,87 +25808,78 @@
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">     </w:t>
     </w:r>
     <w:r w:rsidRPr="00245824">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">    </w:t>
     </w:r>
-    <w:r w:rsidR="00B82512">
+    <w:r w:rsidR="000A440C">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Khulna University Studies 22(2</w:t>
-[...8 lines deleted...]
-      <w:t>)</w:t>
+      <w:t>Khulna University Studies 23(1)</w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
-    <w:r>
+    <w:r w:rsidR="000A440C">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>:xx</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
-    <w:r>
+    <w:r w:rsidR="000A440C">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>-xx:2025</w:t>
+      <w:t>-xx:2026</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="1A5744C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A3EE7316"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
@@ -27933,50 +26033,51 @@
     <w:rsid w:val="00076652"/>
     <w:rsid w:val="000769E4"/>
     <w:rsid w:val="00076C21"/>
     <w:rsid w:val="000776DB"/>
     <w:rsid w:val="00077C2D"/>
     <w:rsid w:val="00077FD9"/>
     <w:rsid w:val="000804A3"/>
     <w:rsid w:val="000836DF"/>
     <w:rsid w:val="000837BD"/>
     <w:rsid w:val="0008394F"/>
     <w:rsid w:val="00084015"/>
     <w:rsid w:val="000868B0"/>
     <w:rsid w:val="00086D09"/>
     <w:rsid w:val="00087918"/>
     <w:rsid w:val="00087B62"/>
     <w:rsid w:val="00090260"/>
     <w:rsid w:val="000916D2"/>
     <w:rsid w:val="00092789"/>
     <w:rsid w:val="000946D5"/>
     <w:rsid w:val="0009545A"/>
     <w:rsid w:val="00095925"/>
     <w:rsid w:val="00095BAD"/>
     <w:rsid w:val="00097821"/>
     <w:rsid w:val="0009788A"/>
     <w:rsid w:val="000A11B4"/>
+    <w:rsid w:val="000A440C"/>
     <w:rsid w:val="000A4B08"/>
     <w:rsid w:val="000A7AD5"/>
     <w:rsid w:val="000B0D58"/>
     <w:rsid w:val="000B25B8"/>
     <w:rsid w:val="000B55ED"/>
     <w:rsid w:val="000C0573"/>
     <w:rsid w:val="000C3686"/>
     <w:rsid w:val="000C6268"/>
     <w:rsid w:val="000C64C0"/>
     <w:rsid w:val="000D1AD0"/>
     <w:rsid w:val="000D2FAE"/>
     <w:rsid w:val="000D34A5"/>
     <w:rsid w:val="000D3625"/>
     <w:rsid w:val="000D538D"/>
     <w:rsid w:val="000D674A"/>
     <w:rsid w:val="000D680A"/>
     <w:rsid w:val="000D7922"/>
     <w:rsid w:val="000E0E9E"/>
     <w:rsid w:val="000E1D0F"/>
     <w:rsid w:val="000E20FA"/>
     <w:rsid w:val="000F25E4"/>
     <w:rsid w:val="000F279B"/>
     <w:rsid w:val="000F2D66"/>
     <w:rsid w:val="000F3852"/>
     <w:rsid w:val="000F541C"/>
@@ -28160,50 +26261,51 @@
     <w:rsid w:val="002B0348"/>
     <w:rsid w:val="002B056E"/>
     <w:rsid w:val="002B1931"/>
     <w:rsid w:val="002B24B2"/>
     <w:rsid w:val="002B32C0"/>
     <w:rsid w:val="002B4603"/>
     <w:rsid w:val="002B5170"/>
     <w:rsid w:val="002B59EF"/>
     <w:rsid w:val="002B7A38"/>
     <w:rsid w:val="002C0514"/>
     <w:rsid w:val="002C09EF"/>
     <w:rsid w:val="002C0CDE"/>
     <w:rsid w:val="002C5ECC"/>
     <w:rsid w:val="002C7C4D"/>
     <w:rsid w:val="002D3B92"/>
     <w:rsid w:val="002D4050"/>
     <w:rsid w:val="002D5E28"/>
     <w:rsid w:val="002D7C53"/>
     <w:rsid w:val="002E016F"/>
     <w:rsid w:val="002E1453"/>
     <w:rsid w:val="002E31F5"/>
     <w:rsid w:val="002E4CAB"/>
     <w:rsid w:val="002F0711"/>
     <w:rsid w:val="002F1038"/>
     <w:rsid w:val="002F3138"/>
+    <w:rsid w:val="002F3E3A"/>
     <w:rsid w:val="002F595A"/>
     <w:rsid w:val="002F6610"/>
     <w:rsid w:val="0030438D"/>
     <w:rsid w:val="003043CB"/>
     <w:rsid w:val="00306D49"/>
     <w:rsid w:val="0030741D"/>
     <w:rsid w:val="00310118"/>
     <w:rsid w:val="003127C5"/>
     <w:rsid w:val="00312F60"/>
     <w:rsid w:val="003137F5"/>
     <w:rsid w:val="0031400D"/>
     <w:rsid w:val="0031422D"/>
     <w:rsid w:val="003211B6"/>
     <w:rsid w:val="00322241"/>
     <w:rsid w:val="003242F6"/>
     <w:rsid w:val="00324C5B"/>
     <w:rsid w:val="00327E88"/>
     <w:rsid w:val="00330856"/>
     <w:rsid w:val="0033189E"/>
     <w:rsid w:val="00331F6F"/>
     <w:rsid w:val="0033210F"/>
     <w:rsid w:val="00332837"/>
     <w:rsid w:val="003352FE"/>
     <w:rsid w:val="00335F81"/>
     <w:rsid w:val="0034237D"/>
@@ -31831,87 +29933,87 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F9C70C9-63AC-42C9-A5FB-0BEDF4BA7A49}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E9FC931-2246-4404-8646-E875BC03F70E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>58564</Characters>
+  <Pages>12</Pages>
+  <Words>8962</Words>
+  <Characters>51086</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>488</Lines>
-  <Paragraphs>137</Paragraphs>
+  <Lines>425</Lines>
+  <Paragraphs>119</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>68701</CharactersWithSpaces>
+  <CharactersWithSpaces>59929</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="60" baseType="variant">
       <vt:variant>
         <vt:i4>131148</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>27</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://doi.org/10.1080/17524032.2019.1571475</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7864383</vt:i4>
       </vt:variant>
       <vt:variant>